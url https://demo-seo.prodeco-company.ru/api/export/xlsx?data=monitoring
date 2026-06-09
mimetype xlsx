--- v0 (2026-04-09)
+++ v1 (2026-06-09)
@@ -487,1403 +487,1424 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Последняя проверка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Главная</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>971</v>
+        <v>602</v>
       </c>
       <c r="E2" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2026-04-09T20:46:57.520425</t>
+          <t>2026-06-09T01:37:01.443892</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/samokleyashhiesya-etiketki</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Самоклеящиеся этикетки</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>781</v>
+        <v>684</v>
       </c>
       <c r="E3" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2026-04-09T20:46:58.552917</t>
+          <t>2026-06-09T01:37:02.244081</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/ribbony</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Риббоны</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>706</v>
+        <v>600</v>
       </c>
       <c r="E4" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2026-04-09T20:46:59.518242</t>
+          <t>2026-06-09T01:37:02.946918</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/skotch</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Скотч</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>742</v>
+        <v>590</v>
       </c>
       <c r="E5" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>2026-04-09T20:42:58.330984</t>
+          <t>2026-06-09T01:37:03.646220</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/streich-plenka</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Стрейч-пленка</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>697</v>
+        <v>592</v>
       </c>
       <c r="E6" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>2026-04-09T20:42:59.288829</t>
+          <t>2026-06-09T01:37:04.343106</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kartonnye-korobki</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Картонные коробки</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>2280</v>
+        <v>600</v>
       </c>
       <c r="E7" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2026-04-09T20:43:58.814080</t>
+          <t>2026-06-09T01:37:05.048932</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/puzyrchataya-plenka</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Пузырчатая пленка</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>1959</v>
+        <v>557</v>
       </c>
       <c r="E8" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2026-04-09T20:44:01.044130</t>
+          <t>2026-06-09T01:33:02.004708</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/chekovaya-lenta</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Чековая лента</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>1376</v>
+        <v>556</v>
       </c>
       <c r="E9" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>2026-04-09T20:44:02.720555</t>
+          <t>2026-06-09T01:37:05.710621</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/oborudovanie</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Оборудование</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>656</v>
+        <v>525</v>
       </c>
       <c r="E10" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2026-04-09T20:43:00.210864</t>
+          <t>2026-06-09T01:33:02.635776</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/birki</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Бирки</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>710</v>
+        <v>550</v>
       </c>
       <c r="E11" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>2026-04-09T20:43:01.190087</t>
+          <t>2026-06-09T01:33:03.287258</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/garantijnye-nakleyki</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Гарантийные наклейки</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>728</v>
+        <v>531</v>
       </c>
       <c r="E12" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>2026-04-09T20:43:02.207073</t>
+          <t>2026-06-09T01:33:03.951284</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/pakety</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Пакеты</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>734</v>
+        <v>685</v>
       </c>
       <c r="E13" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2026-04-09T20:43:06.228109</t>
+          <t>2026-06-09T01:33:04.744674</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/polietilenovaya-plenka</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Полиэтиленовая пленка</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>8770</v>
+        <v>578</v>
       </c>
       <c r="E14" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>2026-04-09T20:45:11.006544</t>
+          <t>2026-06-09T01:34:01.351479</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/meshki</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Мешки</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>6088</v>
+        <v>610</v>
       </c>
       <c r="E15" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>2026-04-09T20:45:17.362177</t>
+          <t>2026-06-09T01:34:02.065022</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/siz</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>СИЗ</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>10680</v>
+        <v>515</v>
       </c>
       <c r="E16" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>2026-04-09T20:45:28.300241</t>
+          <t>2026-06-09T01:35:02.277155</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/lenty</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Ленты</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>9346</v>
+        <v>543</v>
       </c>
       <c r="E17" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2026-04-09T20:45:37.921045</t>
+          <t>2026-06-09T01:35:02.922073</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/odnorazovaya-posuda</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Одноразовая посуда</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>6235</v>
+        <v>579</v>
       </c>
       <c r="E18" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>2026-04-09T20:45:44.424673</t>
+          <t>2026-06-09T01:37:06.396376</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/poleznoe</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Полезное</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>8230</v>
+        <v>489</v>
       </c>
       <c r="E19" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>2026-04-09T20:45:52.909248</t>
+          <t>2026-06-09T01:35:03.515825</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/sitemap.xml</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>sitemap.xml</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>2026-04-09T20:21:58.710582</t>
+          <t>2026-06-09T01:15:05.033240</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/company</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>О компании</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>621</v>
+        <v>527</v>
       </c>
       <c r="E21" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:00.389060</t>
+          <t>2026-06-09T01:37:07.029163</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Все категории</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>fail</t>
+          <t>ok</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>715</v>
+        <v>532</v>
+      </c>
+      <c r="E22" t="n">
+        <v>41</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:01.342921</t>
+          <t>2026-06-09T01:37:07.673234</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/akcii</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Акции</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E23" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:02.002085</t>
+          <t>2026-06-09T01:37:08.332937</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/oplata</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Оплата</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>676</v>
+        <v>496</v>
       </c>
       <c r="E24" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:02.931293</t>
+          <t>2026-06-09T01:37:08.936476</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/dostavka</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Доставка</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>603</v>
+        <v>561</v>
       </c>
       <c r="E25" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:03.785533</t>
+          <t>2026-06-09T01:37:09.643464</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/blog</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Блог</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>695</v>
+        <v>581</v>
       </c>
       <c r="E26" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:04.729192</t>
+          <t>2026-06-09T01:35:04.202189</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/portfolio</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Портфолио</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>688</v>
+        <v>549</v>
       </c>
       <c r="E27" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:05.691700</t>
+          <t>2026-06-09T01:22:02.662677</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Калькуляторы</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>588</v>
+        <v>535</v>
       </c>
       <c r="E28" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:06.527044</t>
+          <t>2026-06-09T01:22:03.304658</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/otzyvy</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Отзывы</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>2684</v>
+        <v>497</v>
       </c>
       <c r="E29" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>2026-04-09T20:33:20.486594</t>
+          <t>2026-06-09T01:28:03.044923</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/contacts</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Контакты</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>640</v>
+        <v>512</v>
       </c>
       <c r="E30" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:07.418883</t>
+          <t>2026-06-09T01:37:10.255190</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/profile/login</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Вход в профиль</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>626</v>
+        <v>499</v>
       </c>
       <c r="E31" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:57.549563</t>
+          <t>2026-06-09T01:36:01.299748</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/cart/view</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Корзина</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>656</v>
+        <v>479</v>
       </c>
       <c r="E32" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:58.467541</t>
+          <t>2026-06-09T01:36:01.879855</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/onestepcheckout</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Оформление заказа</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>1125</v>
+        <v>969</v>
       </c>
       <c r="E33" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:59.847773</t>
+          <t>2026-06-09T01:37:11.324481</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/privacy-policy</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Политика конфиденциальности</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>2693</v>
+        <v>599</v>
       </c>
       <c r="E34" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>2026-04-09T20:27:34.177443</t>
+          <t>2026-06-09T01:28:05.013591</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/samokleyashhiesya-etiketki/etiketki-termotransfernye/termotransfernaya-etiketka-58h40-mm</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Этикетка термотрансферная 58×40 мм</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>758</v>
+        <v>478</v>
       </c>
       <c r="E35" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2026-04-09T20:47:11.444587</t>
+          <t>2026-06-09T01:35:05.862129</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/ribbony/ribbon-wax-110mm-300m-1-110mm-out</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Ribbon wax 110mm 300m</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>770</v>
+        <v>594</v>
       </c>
       <c r="E36" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>2026-04-09T20:48:00.885194</t>
+          <t>2026-06-09T01:36:02.575055</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/skotch/klejkaya-lenta-48-mm-kh-66-m-upakovochnaya-prozrachnaya-45-mkm</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Клейкая лента 48×66м</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>665</v>
+        <v>586</v>
       </c>
       <c r="E37" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>2026-04-09T20:48:01.808331</t>
+          <t>2026-06-09T01:36:03.260102</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/streich-plenka/strejch-plenka-vtorichka-500mm-2kg-2sort</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Стрейч-пленка вторсырьё 500×2кг</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>698</v>
+        <v>531</v>
       </c>
       <c r="E38" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>2026-04-09T20:43:10.499991</t>
+          <t>2026-06-09T01:36:03.893401</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kartonnye-korobki/gofrokorobki-chetyrekhklapannye/kartonnaya-korobka-600x400x400-mm-chetyrjokhklapannaya-t22-profil-v-buraya</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Картонная коробка 600×400×400 Т22</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D39" t="n">
-        <v>635</v>
+        <v>511</v>
       </c>
       <c r="E39" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>2026-04-09T20:43:11.386876</t>
+          <t>2026-06-09T01:36:04.503943</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/pechat-etiketok/pechat-nakleek-na-prozrachnoj-plenke</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Печать наклеек на прозрачной плёнке</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>fail</t>
+          <t>ok</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>781</v>
+        <v>544</v>
+      </c>
+      <c r="E40" t="n">
+        <v>41</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>2026-04-09T20:43:12.411102</t>
+          <t>2026-06-09T01:36:05.152318</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/etiketki-na-zakaz</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Этикетки на заказ</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>fail</t>
+          <t>ok</t>
         </is>
       </c>
       <c r="D41" t="n">
-        <v>4204</v>
+        <v>537</v>
+      </c>
+      <c r="E41" t="n">
+        <v>41</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>2026-04-09T20:46:25.057544</t>
+          <t>2026-06-09T01:32:02.544345</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/podbor-printera</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Подбор принтера</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>fail</t>
+          <t>ok</t>
         </is>
       </c>
       <c r="D42" t="n">
-        <v>4078</v>
+        <v>647</v>
+      </c>
+      <c r="E42" t="n">
+        <v>41</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>2026-04-09T20:46:29.226267</t>
+          <t>2026-06-09T01:32:03.291286</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/pechat-birok</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Печать бирок</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>fail</t>
+          <t>ok</t>
         </is>
       </c>
       <c r="D43" t="n">
-        <v>1918</v>
+        <v>541</v>
+      </c>
+      <c r="E43" t="n">
+        <v>41</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2026-04-09T20:46:31.238820</t>
+          <t>2026-06-09T01:32:03.954271</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/pechat-gologramm</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Печать голограмм</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>fail</t>
+          <t>ok</t>
         </is>
       </c>
       <c r="D44" t="n">
-        <v>1374</v>
+        <v>501</v>
+      </c>
+      <c r="E44" t="n">
+        <v>41</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>2026-04-09T20:46:32.701742</t>
+          <t>2026-06-09T01:32:04.560510</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory/kalkulyator-strejch-plenki</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Калькулятор стрейч-пленки</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D45" t="n">
-        <v>587</v>
+        <v>548</v>
       </c>
       <c r="E45" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>2026-04-09T20:39:13.670734</t>
+          <t>2026-06-09T01:30:05.760451</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory/kalkulyator-raskhoda-ribbonov</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Калькулятор расхода риббонов</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D46" t="n">
-        <v>611</v>
+        <v>581</v>
       </c>
       <c r="E46" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>2026-04-09T20:40:01.185782</t>
+          <t>2026-06-09T01:30:06.442132</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory/kalkulyator-objoma-rulona-etiketok</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Калькулятор объёма рулона этикеток</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>fail</t>
+          <t>ok</t>
         </is>
       </c>
       <c r="D47" t="n">
-        <v>1279</v>
+        <v>499</v>
+      </c>
+      <c r="E47" t="n">
+        <v>41</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>2026-04-09T20:40:02.716479</t>
+          <t>2026-06-09T01:33:06.400842</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory/kalkulyator-vesa-rulona-etiketok</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Калькулятор веса рулона этикеток</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D48" t="n">
-        <v>1345</v>
+        <v>612</v>
       </c>
       <c r="E48" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>2026-04-09T20:46:34.169212</t>
+          <t>2026-06-09T01:33:07.116719</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/poleznoe/samokleasiesa-etiketki-sekrety-effektivnogo-prodvizenia-tovarov-v-internete-i-optimizacia-logistiki</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Статья: самоклеющиеся этикетки и продвижение</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D49" t="n">
-        <v>623</v>
+        <v>513</v>
       </c>
       <c r="E49" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>2026-04-09T20:48:02.691856</t>
+          <t>2026-06-09T01:22:05.025080</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/poleznoe/samokleasiesa-etiketki-optom-v-protvino-s-dostavkoj-ot-prodeko---vybirajte-kacestvo-i-nadeznost-uze-segodnya</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Статья: этикетки оптом в Протвино</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>fail</t>
         </is>
       </c>
       <c r="D50" t="n">
         <v>728</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2026-04-04T11:07:16.747781</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/poleznoe/etiketki-dla-stempelnoj-kraski-i-markerov-kak-samokleasiesa-etiketki-uprosaut-vasu-rabotu-i-poradok-v-biznese</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Статья: этикетки для краски и маркеров</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D51" t="n">
-        <v>2643</v>
+        <v>510</v>
       </c>
       <c r="E51" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>2026-04-09T20:34:11.076233</t>
+          <t>2026-06-09T01:22:05.650025</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>