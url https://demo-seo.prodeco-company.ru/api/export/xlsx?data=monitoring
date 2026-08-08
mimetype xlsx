--- v1 (2026-06-09)
+++ v2 (2026-08-08)
@@ -422,51 +422,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F51"/>
+  <dimension ref="A1:F54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="50" customWidth="1" min="1" max="1"/>
     <col width="46" customWidth="1" min="2" max="2"/>
     <col width="8" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="28" customWidth="1" min="6" max="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>URL</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
@@ -487,1424 +487,1508 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Последняя проверка</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Главная</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D2" t="n">
-        <v>602</v>
+        <v>172</v>
       </c>
       <c r="E2" t="n">
         <v>41</v>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:01.443892</t>
+          <t>2026-08-08T02:52:49.050136</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/samokleyashhiesya-etiketki</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Самоклеящиеся этикетки</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D3" t="n">
-        <v>684</v>
+        <v>275</v>
       </c>
       <c r="E3" t="n">
         <v>41</v>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:02.244081</t>
+          <t>2026-08-08T02:52:49.437720</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/ribbony</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Риббоны</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D4" t="n">
-        <v>600</v>
+        <v>182</v>
       </c>
       <c r="E4" t="n">
         <v>41</v>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:02.946918</t>
+          <t>2026-08-08T02:52:49.724322</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/skotch</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Скотч</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D5" t="n">
-        <v>590</v>
+        <v>176</v>
       </c>
       <c r="E5" t="n">
         <v>41</v>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:03.646220</t>
+          <t>2026-08-08T02:52:50.005991</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/streich-plenka</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Стрейч-пленка</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D6" t="n">
-        <v>592</v>
+        <v>174</v>
       </c>
       <c r="E6" t="n">
         <v>41</v>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:04.343106</t>
+          <t>2026-08-08T02:52:50.286951</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kartonnye-korobki</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Картонные коробки</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D7" t="n">
-        <v>600</v>
+        <v>178</v>
       </c>
       <c r="E7" t="n">
         <v>41</v>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:05.048932</t>
+          <t>2026-08-08T02:52:50.575593</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/puzyrchataya-plenka</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Пузырчатая пленка</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D8" t="n">
-        <v>557</v>
+        <v>163</v>
       </c>
       <c r="E8" t="n">
         <v>41</v>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>2026-06-09T01:33:02.004708</t>
+          <t>2026-08-08T02:52:50.852875</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/chekovaya-lenta</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Чековая лента</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D9" t="n">
-        <v>556</v>
+        <v>161</v>
       </c>
       <c r="E9" t="n">
         <v>41</v>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:05.710621</t>
+          <t>2026-08-08T02:52:51.119599</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/oborudovanie</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Оборудование</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D10" t="n">
-        <v>525</v>
+        <v>181</v>
       </c>
       <c r="E10" t="n">
         <v>41</v>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>2026-06-09T01:33:02.635776</t>
+          <t>2026-08-08T02:52:51.417351</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/birki</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Бирки</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D11" t="n">
-        <v>550</v>
+        <v>160</v>
       </c>
       <c r="E11" t="n">
         <v>41</v>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>2026-06-09T01:33:03.287258</t>
+          <t>2026-08-08T02:52:51.687096</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/garantijnye-nakleyki</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Гарантийные наклейки</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D12" t="n">
-        <v>531</v>
+        <v>211</v>
       </c>
       <c r="E12" t="n">
         <v>41</v>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>2026-06-09T01:33:03.951284</t>
+          <t>2026-08-08T02:52:52.051751</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/pakety</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Пакеты</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D13" t="n">
-        <v>685</v>
+        <v>221</v>
       </c>
       <c r="E13" t="n">
         <v>41</v>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2026-06-09T01:33:04.744674</t>
+          <t>2026-08-08T02:52:52.383050</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/polietilenovaya-plenka</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Полиэтиленовая пленка</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D14" t="n">
-        <v>578</v>
+        <v>160</v>
       </c>
       <c r="E14" t="n">
         <v>41</v>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>2026-06-09T01:34:01.351479</t>
+          <t>2026-08-08T02:52:52.663510</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/meshki</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Мешки</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D15" t="n">
-        <v>610</v>
+        <v>163</v>
       </c>
       <c r="E15" t="n">
         <v>41</v>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>2026-06-09T01:34:02.065022</t>
+          <t>2026-08-08T02:52:52.938385</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/siz</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>СИЗ</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D16" t="n">
-        <v>515</v>
+        <v>163</v>
       </c>
       <c r="E16" t="n">
         <v>41</v>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>2026-06-09T01:35:02.277155</t>
+          <t>2026-08-08T02:52:53.210154</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/lenty</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Ленты</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D17" t="n">
-        <v>543</v>
+        <v>161</v>
       </c>
       <c r="E17" t="n">
         <v>41</v>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>2026-06-09T01:35:02.922073</t>
+          <t>2026-08-08T02:52:53.501327</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/odnorazovaya-posuda</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Одноразовая посуда</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D18" t="n">
-        <v>579</v>
+        <v>181</v>
       </c>
       <c r="E18" t="n">
         <v>41</v>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:06.396376</t>
+          <t>2026-08-08T02:52:53.798781</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/poleznoe</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Полезное</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D19" t="n">
-        <v>489</v>
+        <v>255</v>
       </c>
       <c r="E19" t="n">
         <v>41</v>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>2026-06-09T01:35:03.515825</t>
+          <t>2026-08-08T02:52:54.192677</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/sitemap.xml</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>sitemap.xml</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D20" t="n">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E20" t="n">
         <v>41</v>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>2026-06-09T01:15:05.033240</t>
+          <t>2026-08-08T02:31:48.952569</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/company</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>О компании</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D21" t="n">
-        <v>527</v>
+        <v>118</v>
       </c>
       <c r="E21" t="n">
         <v>41</v>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:07.029163</t>
+          <t>2026-08-08T02:52:54.418681</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Все категории</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D22" t="n">
-        <v>532</v>
+        <v>111</v>
       </c>
       <c r="E22" t="n">
         <v>41</v>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:07.673234</t>
+          <t>2026-08-08T02:52:54.640545</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/akcii</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Акции</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D23" t="n">
-        <v>558</v>
+        <v>117</v>
       </c>
       <c r="E23" t="n">
         <v>41</v>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:08.332937</t>
+          <t>2026-08-08T02:52:54.862869</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/oplata</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Оплата</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D24" t="n">
-        <v>496</v>
+        <v>111</v>
       </c>
       <c r="E24" t="n">
         <v>41</v>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:08.936476</t>
+          <t>2026-08-08T02:52:55.091930</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/dostavka</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Доставка</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D25" t="n">
-        <v>561</v>
+        <v>113</v>
       </c>
       <c r="E25" t="n">
         <v>41</v>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:09.643464</t>
+          <t>2026-08-08T02:52:55.312240</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/blog</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Блог</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D26" t="n">
-        <v>581</v>
+        <v>185</v>
       </c>
       <c r="E26" t="n">
         <v>41</v>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>2026-06-09T01:35:04.202189</t>
+          <t>2026-08-08T02:39:49.042838</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/portfolio</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Портфолио</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D27" t="n">
-        <v>549</v>
+        <v>127</v>
       </c>
       <c r="E27" t="n">
         <v>41</v>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>2026-06-09T01:22:02.662677</t>
+          <t>2026-08-08T02:50:49.206644</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Калькуляторы</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D28" t="n">
-        <v>535</v>
+        <v>115</v>
       </c>
       <c r="E28" t="n">
         <v>41</v>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>2026-06-09T01:22:03.304658</t>
+          <t>2026-08-08T02:50:49.425241</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/otzyvy</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Отзывы</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D29" t="n">
-        <v>497</v>
+        <v>139</v>
       </c>
       <c r="E29" t="n">
         <v>41</v>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>2026-06-09T01:28:03.044923</t>
+          <t>2026-08-08T02:50:49.668383</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/contacts</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Контакты</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D30" t="n">
-        <v>512</v>
+        <v>120</v>
       </c>
       <c r="E30" t="n">
         <v>41</v>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:10.255190</t>
+          <t>2026-08-08T02:52:55.538270</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/profile/login</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Вход в профиль</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D31" t="n">
-        <v>499</v>
+        <v>110</v>
       </c>
       <c r="E31" t="n">
         <v>41</v>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>2026-06-09T01:36:01.299748</t>
+          <t>2026-08-08T02:52:55.772565</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/cart/view</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Корзина</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D32" t="n">
-        <v>479</v>
+        <v>127</v>
       </c>
       <c r="E32" t="n">
         <v>41</v>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>2026-06-09T01:36:01.879855</t>
+          <t>2026-08-08T02:52:56.034558</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/onestepcheckout</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Оформление заказа</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D33" t="n">
-        <v>969</v>
+        <v>132</v>
       </c>
       <c r="E33" t="n">
         <v>41</v>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>2026-06-09T01:37:11.324481</t>
+          <t>2026-08-08T02:52:56.271181</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/privacy-policy</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Политика конфиденциальности</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D34" t="n">
-        <v>599</v>
+        <v>132</v>
       </c>
       <c r="E34" t="n">
         <v>41</v>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>2026-06-09T01:28:05.013591</t>
+          <t>2026-08-08T02:33:48.975212</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/samokleyashhiesya-etiketki/etiketki-termotransfernye/termotransfernaya-etiketka-58h40-mm</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Этикетка термотрансферная 58×40 мм</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D35" t="n">
-        <v>478</v>
+        <v>167</v>
       </c>
       <c r="E35" t="n">
         <v>41</v>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>2026-06-09T01:35:05.862129</t>
+          <t>2026-08-08T02:52:56.544018</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/ribbony/ribbon-wax-110mm-300m-1-110mm-out</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Ribbon wax 110mm 300m</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D36" t="n">
-        <v>594</v>
+        <v>146</v>
       </c>
       <c r="E36" t="n">
         <v>41</v>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>2026-06-09T01:36:02.575055</t>
+          <t>2026-08-08T02:52:56.825495</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/skotch/klejkaya-lenta-48-mm-kh-66-m-upakovochnaya-prozrachnaya-45-mkm</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Клейкая лента 48×66м</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D37" t="n">
-        <v>586</v>
+        <v>198</v>
       </c>
       <c r="E37" t="n">
         <v>41</v>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>2026-06-09T01:36:03.260102</t>
+          <t>2026-08-08T02:52:57.140971</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/streich-plenka/strejch-plenka-vtorichka-500mm-2kg-2sort</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Стрейч-пленка вторсырьё 500×2кг</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D38" t="n">
-        <v>531</v>
+        <v>144</v>
       </c>
       <c r="E38" t="n">
         <v>41</v>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>2026-06-09T01:36:03.893401</t>
+          <t>2026-08-08T02:52:57.391860</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kartonnye-korobki/gofrokorobki-chetyrekhklapannye/kartonnaya-korobka-600x400x400-mm-chetyrjokhklapannaya-t22-profil-v-buraya</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Картонная коробка 600×400×400 Т22</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D39" t="n">
-        <v>511</v>
+        <v>136</v>
       </c>
       <c r="E39" t="n">
         <v>41</v>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>2026-06-09T01:36:04.503943</t>
+          <t>2026-08-08T02:52:57.643595</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/pechat-etiketok/pechat-nakleek-na-prozrachnoj-plenke</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Печать наклеек на прозрачной плёнке</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D40" t="n">
-        <v>544</v>
+        <v>116</v>
       </c>
       <c r="E40" t="n">
         <v>41</v>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>2026-06-09T01:36:05.152318</t>
+          <t>2026-08-08T02:52:57.864083</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/etiketki-na-zakaz</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Этикетки на заказ</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D41" t="n">
-        <v>537</v>
+        <v>108</v>
       </c>
       <c r="E41" t="n">
         <v>41</v>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>2026-06-09T01:32:02.544345</t>
+          <t>2026-08-08T02:52:58.074741</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/podbor-printera</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Подбор принтера</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D42" t="n">
-        <v>647</v>
+        <v>109</v>
       </c>
       <c r="E42" t="n">
         <v>41</v>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>2026-06-09T01:32:03.291286</t>
+          <t>2026-08-08T02:52:58.292056</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/pechat-birok</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Печать бирок</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D43" t="n">
-        <v>541</v>
+        <v>110</v>
       </c>
       <c r="E43" t="n">
         <v>41</v>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>2026-06-09T01:32:03.954271</t>
+          <t>2026-08-08T02:52:58.532966</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/allcategories/pechat-gologramm</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Печать голограмм</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D44" t="n">
-        <v>501</v>
+        <v>110</v>
       </c>
       <c r="E44" t="n">
         <v>41</v>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>2026-06-09T01:32:04.560510</t>
+          <t>2026-08-08T02:52:58.752577</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory/kalkulyator-strejch-plenki</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Калькулятор стрейч-пленки</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D45" t="n">
-        <v>548</v>
+        <v>118</v>
       </c>
       <c r="E45" t="n">
         <v>41</v>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>2026-06-09T01:30:05.760451</t>
+          <t>2026-08-08T02:40:58.810254</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory/kalkulyator-raskhoda-ribbonov</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Калькулятор расхода риббонов</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D46" t="n">
-        <v>581</v>
+        <v>124</v>
       </c>
       <c r="E46" t="n">
         <v>41</v>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>2026-06-09T01:30:06.442132</t>
+          <t>2026-08-08T02:40:59.039981</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory/kalkulyator-objoma-rulona-etiketok</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Калькулятор объёма рулона этикеток</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D47" t="n">
-        <v>499</v>
+        <v>133</v>
       </c>
       <c r="E47" t="n">
         <v>41</v>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>2026-06-09T01:33:06.400842</t>
+          <t>2026-08-08T02:40:59.288704</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/kalkulyatory/kalkulyator-vesa-rulona-etiketok</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Калькулятор веса рулона этикеток</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D48" t="n">
-        <v>612</v>
+        <v>122</v>
       </c>
       <c r="E48" t="n">
         <v>41</v>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>2026-06-09T01:33:07.116719</t>
+          <t>2026-08-08T02:50:50.553857</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/poleznoe/samokleasiesa-etiketki-sekrety-effektivnogo-prodvizenia-tovarov-v-internete-i-optimizacia-logistiki</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Статья: самоклеющиеся этикетки и продвижение</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D49" t="n">
-        <v>513</v>
+        <v>128</v>
       </c>
       <c r="E49" t="n">
         <v>41</v>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>2026-06-09T01:22:05.025080</t>
+          <t>2026-08-08T02:50:50.791299</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/poleznoe/samokleasiesa-etiketki-optom-v-protvino-s-dostavkoj-ot-prodeko---vybirajte-kacestvo-i-nadeznost-uze-segodnya</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Статья: этикетки оптом в Протвино</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>fail</t>
         </is>
       </c>
       <c r="D50" t="n">
         <v>728</v>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>2026-04-04T11:07:16.747781</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>https://prodeco-company.ru/poleznoe/etiketki-dla-stempelnoj-kraski-i-markerov-kak-samokleasiesa-etiketki-uprosaut-vasu-rabotu-i-poradok-v-biznese</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Статья: этикетки для краски и маркеров</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>ok</t>
         </is>
       </c>
       <c r="D51" t="n">
-        <v>510</v>
+        <v>112</v>
       </c>
       <c r="E51" t="n">
         <v>41</v>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>2026-06-09T01:22:05.650025</t>
+          <t>2026-08-08T02:50:51.015960</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>https://dev.prodeco-company.ru/</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>DEV: Главная</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>ok</t>
+        </is>
+      </c>
+      <c r="D52" t="n">
+        <v>225</v>
+      </c>
+      <c r="E52" t="n">
+        <v>33</v>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>2026-08-08T02:52:59.084337</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>https://dev.prodeco-company.ru/cart/view</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>DEV: Корзина</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>ok</t>
+        </is>
+      </c>
+      <c r="D53" t="n">
+        <v>114</v>
+      </c>
+      <c r="E53" t="n">
+        <v>33</v>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>2026-08-08T02:52:59.304432</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>https://dev.prodeco-company.ru/profile/login</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>DEV: Вход в профиль</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>ok</t>
+        </is>
+      </c>
+      <c r="D54" t="n">
+        <v>120</v>
+      </c>
+      <c r="E54" t="n">
+        <v>33</v>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>2026-08-08T02:52:59.537492</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>